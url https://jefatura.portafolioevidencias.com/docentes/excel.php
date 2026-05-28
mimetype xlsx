--- v0 (2026-03-29)
+++ v1 (2026-05-28)
@@ -1852,51 +1852,51 @@
       <c r="C5" s="0">
         <v>4311</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>74</v>
       </c>
       <c r="G5" s="0" t="s">
         <v>75</v>
       </c>
       <c r="H5" s="0" t="s">
         <v>76</v>
       </c>
       <c r="I5" s="0">
         <v>13159097</v>
       </c>
       <c r="J5" s="0" t="s">
         <v>77</v>
       </c>
       <c r="K5" s="0">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L5" s="0" t="s">
         <v>61</v>
       </c>
       <c r="M5" s="0" t="s">
         <v>32</v>
       </c>
       <c r="N5" s="0"/>
       <c r="O5" s="0" t="s">
         <v>78</v>
       </c>
       <c r="P5" s="0" t="s">
         <v>79</v>
       </c>
       <c r="Q5" s="0">
         <v>5563026387</v>
       </c>
       <c r="R5" s="0" t="s">
         <v>80</v>
       </c>
       <c r="S5" s="0" t="s">
         <v>80</v>
       </c>
       <c r="T5" s="0" t="s">
         <v>81</v>
@@ -1996,51 +1996,51 @@
       <c r="C7" s="0">
         <v>9357</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>93</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>94</v>
       </c>
       <c r="G7" s="0" t="s">
         <v>95</v>
       </c>
       <c r="H7" s="0" t="s">
         <v>96</v>
       </c>
       <c r="I7" s="0">
         <v>14878572</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>97</v>
       </c>
       <c r="K7" s="0">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="L7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="M7" s="0" t="s">
         <v>32</v>
       </c>
       <c r="N7" s="0" t="s">
         <v>98</v>
       </c>
       <c r="O7" s="0" t="s">
         <v>99</v>
       </c>
       <c r="P7" s="0" t="s">
         <v>100</v>
       </c>
       <c r="Q7" s="0">
         <v>5528649572</v>
       </c>
       <c r="R7" s="0" t="s">
         <v>101</v>
       </c>
       <c r="S7" s="0" t="s">
         <v>101</v>
       </c>
@@ -2667,51 +2667,51 @@
         <v>62</v>
       </c>
       <c r="N15" s="0"/>
       <c r="O15" s="0" t="s">
         <v>201</v>
       </c>
       <c r="P15" s="0" t="s">
         <v>202</v>
       </c>
       <c r="Q15" s="0">
         <v>5560643038</v>
       </c>
       <c r="R15" s="0" t="s">
         <v>203</v>
       </c>
       <c r="S15" s="0" t="s">
         <v>203</v>
       </c>
       <c r="T15" s="0" t="s">
         <v>204</v>
       </c>
       <c r="U15" s="0" t="s">
         <v>205</v>
       </c>
       <c r="V15" s="0">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="W15" s="0"/>
       <c r="X15" s="0"/>
       <c r="Y15" s="0"/>
       <c r="Z15" s="0"/>
       <c r="AA15" s="0"/>
       <c r="AB15" s="0"/>
     </row>
     <row r="16" spans="1:28">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>206</v>
       </c>
       <c r="C16" s="0">
         <v>4388</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>93</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>26</v>
       </c>
       <c r="F16" s="0" t="s">
@@ -2880,51 +2880,51 @@
       <c r="C18" s="0">
         <v>4124</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>163</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>234</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>235</v>
       </c>
       <c r="H18" s="0" t="s">
         <v>236</v>
       </c>
       <c r="I18" s="0">
         <v>13443732</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>237</v>
       </c>
       <c r="K18" s="0">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L18" s="0" t="s">
         <v>61</v>
       </c>
       <c r="M18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="N18" s="0"/>
       <c r="O18" s="0" t="s">
         <v>238</v>
       </c>
       <c r="P18" s="0" t="s">
         <v>239</v>
       </c>
       <c r="Q18" s="0">
         <v>5554158773</v>
       </c>
       <c r="R18" s="0" t="s">
         <v>240</v>
       </c>
       <c r="S18" s="0" t="s">
         <v>240</v>
       </c>
       <c r="T18" s="0" t="s">
         <v>241</v>
@@ -2983,51 +2983,51 @@
         <v>62</v>
       </c>
       <c r="N19" s="0"/>
       <c r="O19" s="0" t="s">
         <v>249</v>
       </c>
       <c r="P19" s="0" t="s">
         <v>250</v>
       </c>
       <c r="Q19" s="0">
         <v>5543684399</v>
       </c>
       <c r="R19" s="0" t="s">
         <v>251</v>
       </c>
       <c r="S19" s="0" t="s">
         <v>251</v>
       </c>
       <c r="T19" s="0" t="s">
         <v>252</v>
       </c>
       <c r="U19" s="0" t="s">
         <v>253</v>
       </c>
       <c r="V19" s="0">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="W19" s="0" t="s">
         <v>254</v>
       </c>
       <c r="X19" s="0">
         <v>5535777043</v>
       </c>
       <c r="Y19" s="0" t="s">
         <v>41</v>
       </c>
       <c r="Z19" s="0" t="s">
         <v>255</v>
       </c>
       <c r="AA19" s="0">
         <v>5518239802</v>
       </c>
       <c r="AB19" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="20" spans="1:28">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
@@ -3280,51 +3280,51 @@
       <c r="C23" s="0">
         <v>4166</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>293</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>294</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>295</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>296</v>
       </c>
       <c r="H23" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I23" s="0">
         <v>3156731</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>298</v>
       </c>
       <c r="K23" s="0">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="L23" s="0" t="s">
         <v>61</v>
       </c>
       <c r="M23" s="0" t="s">
         <v>62</v>
       </c>
       <c r="N23" s="0"/>
       <c r="O23" s="0" t="s">
         <v>299</v>
       </c>
       <c r="P23" s="0" t="s">
         <v>300</v>
       </c>
       <c r="Q23" s="0">
         <v>552761305</v>
       </c>
       <c r="R23" s="0" t="s">
         <v>301</v>
       </c>
       <c r="S23" s="0" t="s">
         <v>301</v>
       </c>
       <c r="T23" s="0" t="s">
         <v>302</v>