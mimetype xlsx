--- v1 (2026-05-28)
+++ v2 (2026-07-26)
@@ -1768,51 +1768,51 @@
       <c r="C4" s="0">
         <v>4225</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>55</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>56</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>57</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>58</v>
       </c>
       <c r="H4" s="0" t="s">
         <v>59</v>
       </c>
       <c r="I4" s="0">
         <v>243387</v>
       </c>
       <c r="J4" s="0" t="s">
         <v>60</v>
       </c>
       <c r="K4" s="0">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="L4" s="0" t="s">
         <v>61</v>
       </c>
       <c r="M4" s="0" t="s">
         <v>62</v>
       </c>
       <c r="N4" s="0"/>
       <c r="O4" s="0" t="s">
         <v>63</v>
       </c>
       <c r="P4" s="0" t="s">
         <v>64</v>
       </c>
       <c r="Q4" s="0">
         <v>5554051135</v>
       </c>
       <c r="R4" s="0" t="s">
         <v>65</v>
       </c>
       <c r="S4" s="0" t="s">
         <v>65</v>
       </c>
       <c r="T4" s="0" t="s">
         <v>66</v>
@@ -2250,51 +2250,51 @@
       <c r="C10" s="0">
         <v>4394</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>136</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>137</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>138</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>139</v>
       </c>
       <c r="H10" s="0" t="s">
         <v>140</v>
       </c>
       <c r="I10" s="0">
         <v>10329715</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>141</v>
       </c>
       <c r="K10" s="0">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="L10" s="0" t="s">
         <v>31</v>
       </c>
       <c r="M10" s="0" t="s">
         <v>62</v>
       </c>
       <c r="N10" s="0" t="s">
         <v>142</v>
       </c>
       <c r="O10" s="0" t="s">
         <v>143</v>
       </c>
       <c r="P10" s="0" t="s">
         <v>144</v>
       </c>
       <c r="Q10" s="0">
         <v>5659269931</v>
       </c>
       <c r="R10" s="0" t="s">
         <v>145</v>
       </c>
       <c r="S10" s="0" t="s">
         <v>145</v>
       </c>
@@ -2636,51 +2636,51 @@
       <c r="C15" s="0">
         <v>4391</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>163</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>197</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>198</v>
       </c>
       <c r="H15" s="0" t="s">
         <v>199</v>
       </c>
       <c r="I15" s="0">
         <v>9707878</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>200</v>
       </c>
       <c r="K15" s="0">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="L15" s="0" t="s">
         <v>61</v>
       </c>
       <c r="M15" s="0" t="s">
         <v>62</v>
       </c>
       <c r="N15" s="0"/>
       <c r="O15" s="0" t="s">
         <v>201</v>
       </c>
       <c r="P15" s="0" t="s">
         <v>202</v>
       </c>
       <c r="Q15" s="0">
         <v>5560643038</v>
       </c>
       <c r="R15" s="0" t="s">
         <v>203</v>
       </c>
       <c r="S15" s="0" t="s">
         <v>203</v>
       </c>
       <c r="T15" s="0" t="s">
         <v>204</v>
@@ -3122,51 +3122,51 @@
       <c r="C21" s="0">
         <v>4380</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>272</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>199</v>
       </c>
       <c r="H21" s="0" t="s">
         <v>273</v>
       </c>
       <c r="I21" s="0">
         <v>12006297</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>274</v>
       </c>
       <c r="K21" s="0">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="L21" s="0" t="s">
         <v>61</v>
       </c>
       <c r="M21" s="0" t="s">
         <v>62</v>
       </c>
       <c r="N21" s="0"/>
       <c r="O21" s="0" t="s">
         <v>275</v>
       </c>
       <c r="P21" s="0" t="s">
         <v>276</v>
       </c>
       <c r="Q21" s="0">
         <v>5541874933</v>
       </c>
       <c r="R21" s="0" t="s">
         <v>277</v>
       </c>
       <c r="S21" s="0" t="s">
         <v>277</v>
       </c>
       <c r="T21" s="0" t="s">
         <v>278</v>
@@ -3364,51 +3364,51 @@
       <c r="C24" s="0">
         <v>4384</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>307</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>308</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>309</v>
       </c>
       <c r="H24" s="0" t="s">
         <v>152</v>
       </c>
       <c r="I24" s="0">
         <v>10533343</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>310</v>
       </c>
       <c r="K24" s="0">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="L24" s="0" t="s">
         <v>31</v>
       </c>
       <c r="M24" s="0" t="s">
         <v>32</v>
       </c>
       <c r="N24" s="0"/>
       <c r="O24" s="0" t="s">
         <v>311</v>
       </c>
       <c r="P24" s="0" t="s">
         <v>312</v>
       </c>
       <c r="Q24" s="0">
         <v>5519648597</v>
       </c>
       <c r="R24" s="0" t="s">
         <v>313</v>
       </c>
       <c r="S24" s="0" t="s">
         <v>313</v>
       </c>
       <c r="T24" s="0" t="s">
         <v>314</v>